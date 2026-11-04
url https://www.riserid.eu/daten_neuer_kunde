--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -1,93 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bertelsmann-my.sharepoint.com/personal/katarina_telschow_riserid_eu/Documents/_meine Ordner/Makroprogrammierung/neues Makro/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bertelsmann-my.sharepoint.com/personal/katarina_telschow_riserid_eu/Documents/Desktop/Vertragsmakro/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="40" documentId="13_ncr:1_{5514FCB0-0703-4F7E-80A2-9D3C50C8C816}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{956F00FB-8FC6-4E34-B069-B62875CF65EB}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{0E0E01FB-9E59-41AA-BACD-FFAA60655862}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{744E7E71-A915-4716-A61E-0190B058D304}"/>
   <bookViews>
-    <workbookView xWindow="25490" yWindow="-20" windowWidth="38620" windowHeight="21100" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Eingabe" sheetId="1" r:id="rId1"/>
     <sheet name="Datentabelle" sheetId="2" r:id="rId2"/>
     <sheet name="Schnittstellen-Template" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <definedNames>
+    <definedName name="AnredeDS">Eingabe!$B$55</definedName>
+    <definedName name="FirmaDS">Eingabe!$B$58</definedName>
+    <definedName name="MailAP">Eingabe!$B$23</definedName>
+    <definedName name="MailDS">Eingabe!$B$63</definedName>
+    <definedName name="MailFirma">Eingabe!$B$12</definedName>
+    <definedName name="MailwbP">Eingabe!$B$41</definedName>
+    <definedName name="MailwbP2">Eingabe!$B$50</definedName>
+    <definedName name="NameFirma">Eingabe!$B$8</definedName>
+    <definedName name="NNAP">Eingabe!$B$21</definedName>
+    <definedName name="NNDS">Eingabe!$B$57</definedName>
+    <definedName name="NNwbP">Eingabe!$B$39</definedName>
+    <definedName name="NNwbP2">Eingabe!$B$48</definedName>
+    <definedName name="OrtDS">Eingabe!$B$61</definedName>
+    <definedName name="OrtFirma">Eingabe!$B$11</definedName>
+    <definedName name="PLZDS">Eingabe!$B$60</definedName>
+    <definedName name="PLZFirma">Eingabe!$B$10</definedName>
+    <definedName name="StrasseDS">Eingabe!$B$59</definedName>
+    <definedName name="StrasseFirma">Eingabe!$B$9</definedName>
+    <definedName name="TelefonDS">Eingabe!$B$62</definedName>
+    <definedName name="TelefonFirma">Eingabe!$B$13</definedName>
+    <definedName name="VNAP">Eingabe!$B$20</definedName>
+    <definedName name="VNDS">Eingabe!$B$56</definedName>
+    <definedName name="VNwbP">Eingabe!$B$38</definedName>
+    <definedName name="VNwbP2">Eingabe!$B$47</definedName>
+    <definedName name="WebFirma">Eingabe!$B$14</definedName>
+  </definedNames>
+  <calcPr calcId="191028" iterateDelta="1E-4"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B55" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="B53" i="1"/>
+  <c r="D4" i="1" l="1"/>
+  <c r="D3" i="1"/>
+  <c r="B60" i="1"/>
+  <c r="B61" i="1"/>
+  <c r="B59" i="1"/>
+  <c r="B58" i="1"/>
   <c r="P6" i="2"/>
   <c r="N6" i="2"/>
   <c r="K6" i="2"/>
   <c r="J6" i="2"/>
   <c r="I6" i="2"/>
   <c r="E6" i="2"/>
   <c r="D6" i="2"/>
   <c r="C6" i="2"/>
   <c r="B6" i="2"/>
   <c r="P5" i="2"/>
   <c r="N5" i="2"/>
   <c r="K5" i="2"/>
   <c r="J5" i="2"/>
   <c r="I5" i="2"/>
   <c r="H5" i="2"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
   <c r="E5" i="2"/>
   <c r="D5" i="2"/>
   <c r="C5" i="2"/>
   <c r="B5" i="2"/>
   <c r="P4" i="2"/>
   <c r="N4" i="2"/>
   <c r="K4" i="2"/>
   <c r="J4" i="2"/>
@@ -105,51 +140,51 @@
   <c r="J3" i="2"/>
   <c r="I3" i="2"/>
   <c r="H3" i="2"/>
   <c r="G3" i="2"/>
   <c r="F3" i="2"/>
   <c r="E3" i="2"/>
   <c r="D3" i="2"/>
   <c r="C3" i="2"/>
   <c r="B3" i="2"/>
   <c r="P2" i="2"/>
   <c r="N2" i="2"/>
   <c r="K2" i="2"/>
   <c r="J2" i="2"/>
   <c r="I2" i="2"/>
   <c r="H2" i="2"/>
   <c r="G2" i="2"/>
   <c r="F2" i="2"/>
   <c r="E2" i="2"/>
   <c r="D2" i="2"/>
   <c r="C2" i="2"/>
   <c r="B2" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="147">
   <si>
     <t>Angaben zur Firma</t>
   </si>
   <si>
     <t>* Pflichtangabe</t>
   </si>
   <si>
     <t>Name *</t>
   </si>
   <si>
     <t>Straße + Hausnummer *</t>
   </si>
   <si>
     <t>PLZ *</t>
   </si>
   <si>
     <t>Ort *</t>
   </si>
   <si>
     <t>E-Mail *</t>
   </si>
   <si>
     <t>Telefonnummer</t>
   </si>
   <si>
@@ -173,86 +208,101 @@
   <si>
     <t>E-Mail-Adresse *</t>
   </si>
   <si>
     <t>Angaben zum zweiten Unterzeichner</t>
   </si>
   <si>
     <t>Sollte es nur einen Unterzeichner geben, lassen Sie diesen Abschnitt frei.</t>
   </si>
   <si>
     <t>Anrede</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>E-Mail-Adresse</t>
   </si>
   <si>
     <t>Angaben zur weisungsberechtigten Person 1</t>
   </si>
   <si>
+    <t>Bitte nennen Sie hier die Person, die uns im Namen Ihres Unternehmens verbindliche fachliche und organisatorische Weisungen zu diesem Auftrag erteilen darf.</t>
+  </si>
+  <si>
     <t>Angaben zur weisungsberechtigten Person 2</t>
   </si>
   <si>
     <t>Sollte es nur eine weisungsberechtigte Person geben, lassen Sie bitte die Felder hier frei.</t>
   </si>
   <si>
     <t>Angaben zum Datenschutzbeauftragten</t>
   </si>
   <si>
     <t>Sollten Sie keinen Datenschutzbeauftragten bestellt haben, lassen Sie die Felder hier bitte frei. Ist ein externer Datenschutzbeauftragter bestellt, überschreiben Sie bitte Firmenname und Anschrift.</t>
   </si>
   <si>
     <t>Firmenname</t>
   </si>
   <si>
     <t>Straße + Hausnummer</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
-    <t>Angaben zur Rechnungsstellung</t>
+    <t>Rechnungsversand: E-Mail-Adresse</t>
+  </si>
+  <si>
+    <t>An diese Adresse senden wir Leistungsnachweise und sonstige Unterlagen als PDF.</t>
+  </si>
+  <si>
+    <t>XRechnung: E-Mail-Adresse</t>
+  </si>
+  <si>
+    <t>USt-IdNr. (für XRechnung)</t>
   </si>
   <si>
     <t>Angaben zum voraussichtlichen Anfragevolumen</t>
   </si>
   <si>
     <t>Anfragen pro Monat (ca.)</t>
   </si>
   <si>
     <t>Angaben zu den Nutzern des Kundenportals</t>
   </si>
   <si>
+    <t>Tragen Sie hier die Personen ein, die Zugang zum Kundenportal erhalten sollen. SuperUser können jederzeit weitere Benutzer anlegen oder vorhandene sperren.</t>
+  </si>
+  <si>
     <t>SuperUser</t>
   </si>
   <si>
     <t>Firma</t>
   </si>
   <si>
     <t>Firma: Straße</t>
   </si>
   <si>
     <t>Firma: Postleitzahl/PLZ</t>
   </si>
   <si>
     <t>Firma: Ort</t>
   </si>
   <si>
     <t>Firma: E-Mail</t>
   </si>
   <si>
     <t>Firma: Telefon</t>
   </si>
   <si>
     <t>Firma: Webseite</t>
   </si>
   <si>
     <t>Name</t>
@@ -326,62 +376,53 @@
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Rechnungs-E-Mail ist Pflichtfeld, unabhängig von der allgemeinen Firmen-E-Mail (siehe erweiterte Eingabetabelle).</t>
   </si>
   <si>
     <t>E-Mail (allgemein)</t>
   </si>
   <si>
     <t>Separates Pflichtfeld, auch wenn identisch mit Rechnungs-E-Mail.</t>
   </si>
   <si>
     <t>Nein</t>
   </si>
   <si>
     <t>Für die XRechnung-Pflicht ab 2027/2028 relevant.</t>
   </si>
   <si>
     <t>Dropdown-Wert aus dem Formular (unter 10 / 10-50 / 50-200 / über 200), dient der internen Priorisierung, kein CRM-Pflichtfeld.</t>
   </si>
   <si>
-    <t>Rechnungsversand: E-Mail-Adresse</t>
-[...4 lines deleted...]
-  <si>
     <t>Dedup-Schlüssel zusammen mit Vorname: Zeilen mit identischem Vor- + Nachname innerhalb derselben Firmen-Übermittlung gelten als dieselbe Person.</t>
   </si>
   <si>
-    <t>USt-IdNr. (für XRechnung)</t>
-[...1 lines deleted...]
-  <si>
     <t>Dedup-Schlüssel zusammen mit Nachname (siehe oben).</t>
   </si>
   <si>
     <t>Anfragen pro Monat (ca.) — Größenklasse</t>
   </si>
   <si>
     <t>Bei gleicher Person werden alle Rollen zu einer Tag-Liste kombiniert. Person wird nur EINMAL angelegt, nicht pro Rolle.</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Bei abweichenden Werten je Rolle: beide Werte übernehmen (sofern Zielsystem Mehrfachwerte pro Kontakt unterstützt — offene Frage, siehe unten).</t>
   </si>
   <si>
     <t>Wie Telefon (Büro): beide Werte übernehmen, falls abweichend.</t>
   </si>
   <si>
     <t>Wie Telefon: beide E-Mail-Adressen übernehmen, falls abweichend (siehe offene Frage unten).</t>
   </si>
   <si>
     <t>Rolle(n) / Tags (z. B. "AP Vertrag", "AP Datenschutz", "weisungsberechtigt")</t>
   </si>
   <si>
     <t>Ausgelöst direkt nach erfolgreicher CRM-Anlage.</t>
@@ -458,76 +499,139 @@
   <si>
     <t>– Unterstützen CentralStation und der Interne Client mehrere E-Mail-Adressen bzw. Telefonnummern pro Kontakt, oder nur je ein Feld?</t>
   </si>
   <si>
     <t>– Wie lauten die exakten Feldnamen/IDs in der CentralStation-API für Firma und Kontaktperson?</t>
   </si>
   <si>
     <t>– Welche Datenstruktur/Endpunkte benötigt der Interne Client zur Anlage von Kunde + Benutzer (vom Programmierer zu ergänzen)?</t>
   </si>
   <si>
     <t>– Wie werden Zugangsdaten/Authentifizierung für beide Schnittstellen verwaltet (z. B. Secrets, Service-Account)?</t>
   </si>
   <si>
     <t>– Gibt es bei CentralStation eine Duplikatsprüfung, die bereits bestehende Kontakte über Firmen hinweg erkennt (z. B. bei Ansprechpartnerwechsel)?</t>
   </si>
   <si>
     <t>– Unterstützt der Interne Client eine SuperUser-/Rollen-Kennzeichnung pro Portal-Benutzer direkt bei der Anlage, oder muss dies nachträglich manuell gesetzt werden?</t>
   </si>
   <si>
     <t>Ideen für später (noch nicht entschieden)</t>
   </si>
   <si>
     <t>– Denkbar: Der Benutzer-Account könnte direkt bei der Kundenanlage im Internen Client mit erstellt werden (statt als separater Schritt) – noch offen, ob sinnvoll/machbar.</t>
   </si>
   <si>
-    <t>Peppol-ID bzw. Leitweg-ID</t>
-[...17 lines deleted...]
-    <t>Bitte nennen Sie hier die Person, die uns im Namen Ihres Unternehmens verbindliche fachliche und organisatorische Weisungen zu diesem Auftrag erteilen darf.</t>
+    <t>Auf welchem Weg möchten Sie Ihre E-Rechnung erhalten?</t>
+  </si>
+  <si>
+    <t>Angaben zur Rechnungsstellung als E-Rechnung</t>
+  </si>
+  <si>
+    <t>per ZUGFeRD/PDF</t>
+  </si>
+  <si>
+    <t>Ansprechpartner Anrede</t>
+  </si>
+  <si>
+    <t>Ansprechpartner Vorname</t>
+  </si>
+  <si>
+    <t>Ansprechpartner Nachname</t>
+  </si>
+  <si>
+    <t>Bemerkungstext</t>
+  </si>
+  <si>
+    <t>Diese Angaben werden auf der Rechnung angegeben.</t>
+  </si>
+  <si>
+    <t>LeitwegID/Peppol-ID</t>
+  </si>
+  <si>
+    <t>E-Mail für E-Rechnung</t>
+  </si>
+  <si>
+    <t>XR per USt-IdNr/StNr.</t>
+  </si>
+  <si>
+    <t>XR per LeitwegID/Peppol-ID</t>
+  </si>
+  <si>
+    <t>Im Kundenportal können Anfragen gestellt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">und die entsprechenden Auskünfte </t>
+  </si>
+  <si>
+    <t>abgeholt werden.</t>
+  </si>
+  <si>
+    <t>An diese E-Mail-Adresse wird die Rechnung im Formal XRechnung (strukturiertes Rechnungsformat) versandt.</t>
+  </si>
+  <si>
+    <t>Zusätzliche Services der RISER</t>
+  </si>
+  <si>
+    <t>Ich wünsche</t>
+  </si>
+  <si>
+    <t>die Umzugsdatenbank der Schweizer Post</t>
+  </si>
+  <si>
+    <t>den (Störungs)Newsletter von RISER</t>
+  </si>
+  <si>
+    <t>die Sterbedatenermittlung</t>
+  </si>
+  <si>
+    <t>Wir informieren per E-Mail wenige Male im Jahr über wichtige Informationen zu RISER, insb. zu Störungen und Wartungsarbeiten.</t>
+  </si>
+  <si>
+    <t>Wenn Sie diesen wünschen, tragen Sie hier bitte eine E-Mail-Adresse ein.</t>
+  </si>
+  <si>
+    <t>Vor der Meldeamtsanfrage prüfen wir die Umzugsdatenbank der Schweizer Post - Kosten für diese entstehen nur bei Treffer.</t>
+  </si>
+  <si>
+    <t>Wir ermitteln auf Wunsch das Sterbedatum/-ort - Kosten nur bei Erfolg.</t>
+  </si>
+  <si>
+    <t>Versandweg *</t>
+  </si>
+  <si>
+    <t>E-Mailempfänger für Leistungsnachweise *</t>
+  </si>
+  <si>
+    <t>USt-IdNr./StNr. *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FF7A7974"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
@@ -580,312 +684,416 @@
       <i/>
       <sz val="10.5"/>
       <color rgb="FFA12C7B"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF7A7974"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0563C1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="7"/>
+      <color rgb="FF7A7974"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="7"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9F8F5"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E7D32"/>
         <bgColor rgb="FF008000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF01696F"/>
         <bgColor rgb="FF008080"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEF6C00"/>
         <bgColor rgb="FFFF9900"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF01696F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD4D1CA"/>
       </left>
       <right style="thin">
         <color rgb="FFD4D1CA"/>
       </right>
       <top style="thin">
         <color rgb="FFD4D1CA"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD4D1CA"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD4D1CA"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="18">
+  <dxfs count="23">
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <protection locked="1" hidden="0"/>
-[...1 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFCE4E4"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF01696F"/>
       <rgbColor rgb="FFD4D1CA"/>
       <rgbColor rgb="FF7A7974"/>
       <rgbColor rgb="FF9999FF"/>
       <rgbColor rgb="FFA12C7B"/>
       <rgbColor rgb="FFF9F8F5"/>
       <rgbColor rgb="FFCCFFFF"/>
@@ -912,69 +1120,75 @@
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFEF6C00"/>
       <rgbColor rgb="FF467886"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF2E7D32"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
+    <mruColors>
+      <color rgb="FFFCE4E4"/>
+      <color rgb="FF0563C1"/>
+      <color rgb="FF954F72"/>
+      <color rgb="FF944F72"/>
+    </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Portalnutzer" displayName="Portalnutzer" ref="B75:F83" totalsRowShown="0" headerRowDxfId="6" dataDxfId="0">
-  <autoFilter ref="B75:F83" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Portalnutzer" displayName="Portalnutzer" ref="B91:F99" totalsRowShown="0" headerRowDxfId="22" dataDxfId="0">
+  <autoFilter ref="B91:F99" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Anrede" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Vorname" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Nachname" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="E-Mail-Adresse" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="SuperUser" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1123,1917 +1337,2564 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:N118"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.73046875" defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="21" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="8.7109375" style="21"/>
+    <col min="1" max="1" width="44.265625" customWidth="1"/>
+    <col min="2" max="2" width="45" customWidth="1"/>
+    <col min="3" max="3" width="19.73046875" customWidth="1"/>
+    <col min="4" max="4" width="37.86328125" customWidth="1"/>
+    <col min="5" max="5" width="25.86328125" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
+    <col min="14" max="14" width="8.73046875" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+    </row>
+    <row r="2" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="12"/>
+      <c r="D3" s="31" t="str">
+        <f>IF(B3="einmalig",HYPERLINK("https://www.riserid.eu/wp-content/uploads/2024/03/2020_RISER_Allgemeine_Information_Onlineservice.pdf","Für einzelne Adressermittlungen empfehlen wir unsere Partnerportale:"),"")</f>
+        <v/>
+      </c>
+      <c r="E3" s="31"/>
+    </row>
+    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D4" s="32" t="str">
+        <f>IF(LOWER($B$3)="einmalig",HYPERLINK("https://www.riserid.eu/wp-content/uploads/Onepager-Portale-zur-Adressermittlung-2-2.pdf","► Flyer »Portale zur Adressermittlung« öffnen"),"")</f>
+        <v/>
+      </c>
+      <c r="E4" s="32"/>
+    </row>
+    <row r="6" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-      <c r="C1" s="20" t="s">
+      <c r="B6" s="16"/>
+      <c r="C6" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="20"/>
-[...5 lines deleted...]
-      <c r="A3" s="22" t="s">
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="2"/>
-[...2 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B8" s="2"/>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="2"/>
-[...2 lines deleted...]
-      <c r="A5" s="22" t="s">
+      <c r="B9" s="2"/>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="2"/>
-[...2 lines deleted...]
-      <c r="A6" s="22" t="s">
+      <c r="B10" s="2"/>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="2"/>
-[...2 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="B11" s="2"/>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="2"/>
-[...2 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="B12" s="2"/>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="13"/>
-[...2 lines deleted...]
-      <c r="A9" s="22" t="s">
+      <c r="B13" s="13"/>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="2"/>
-[...4 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="B14" s="2"/>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="17" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A17" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="19"/>
-      <c r="C12" s="23" t="s">
+      <c r="B17" s="16"/>
+      <c r="C17" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="23"/>
-[...5 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="2"/>
-[...2 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B19" s="2"/>
+    </row>
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="2"/>
-[...2 lines deleted...]
-      <c r="A16" s="22" t="s">
+      <c r="B20" s="2"/>
+    </row>
+    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="2"/>
-[...2 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="B21" s="2"/>
+    </row>
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="13"/>
-[...2 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="B22" s="13"/>
+    </row>
+    <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="2"/>
-[...4 lines deleted...]
-      <c r="A21" s="18" t="s">
+      <c r="B23" s="2"/>
+    </row>
+    <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="26" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A26" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="19"/>
-      <c r="C21" s="23" t="s">
+      <c r="B26" s="16"/>
+      <c r="C26" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="23"/>
-[...5 lines deleted...]
-      <c r="A23" s="22" t="s">
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+    </row>
+    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="2"/>
-[...2 lines deleted...]
-      <c r="A24" s="22" t="s">
+      <c r="B28" s="2"/>
+    </row>
+    <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="2"/>
-[...2 lines deleted...]
-      <c r="A25" s="22" t="s">
+      <c r="B29" s="2"/>
+    </row>
+    <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="2"/>
-[...2 lines deleted...]
-      <c r="A26" s="22" t="s">
+      <c r="B30" s="2"/>
+    </row>
+    <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="12"/>
-[...2 lines deleted...]
-      <c r="A27" s="22" t="s">
+      <c r="B31" s="12"/>
+    </row>
+    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="2"/>
-[...4 lines deleted...]
-      <c r="A30" s="18" t="s">
+      <c r="B32" s="2"/>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A35" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="19"/>
-      <c r="C30" s="23" t="s">
+      <c r="B35" s="16"/>
+      <c r="C35" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="34"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+    </row>
+    <row r="36" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="2"/>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="2"/>
+    </row>
+    <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="2"/>
+    </row>
+    <row r="40" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="12"/>
+    </row>
+    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="2"/>
+    </row>
+    <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="44" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A44" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+    </row>
+    <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="2"/>
+    </row>
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B47" s="2"/>
+    </row>
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" s="2"/>
+    </row>
+    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="12"/>
+    </row>
+    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="2"/>
+    </row>
+    <row r="51" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="52" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="53" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A53" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="16"/>
+      <c r="C53" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+    </row>
+    <row r="54" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="55" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B55" s="2"/>
+    </row>
+    <row r="56" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B56" s="2"/>
+    </row>
+    <row r="57" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B57" s="2"/>
+    </row>
+    <row r="58" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" s="2">
+        <f>B8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" s="2">
+        <f>B9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B60" s="26">
+        <f>B10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" s="26">
+        <f>B11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="12"/>
+    </row>
+    <row r="63" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" s="2"/>
+    </row>
+    <row r="64" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="65" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="66" spans="1:14" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A66" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="B66" s="16"/>
+      <c r="C66" s="16"/>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16"/>
+    </row>
+    <row r="67" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="68" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="B68" s="14"/>
+      <c r="C68" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" s="38"/>
+      <c r="E68" s="38"/>
+      <c r="N68" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B69" s="14"/>
+      <c r="C69" s="23"/>
+      <c r="D69" s="22"/>
+      <c r="E69" s="22"/>
+      <c r="N69" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="D30" s="23"/>
-[...50 lines deleted...]
-      <c r="A41" s="22" t="s">
+      <c r="B70" s="14"/>
+      <c r="C70" s="23"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="22"/>
+      <c r="N70" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A71" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B71" s="14"/>
+      <c r="C71" s="23"/>
+      <c r="D71" s="22"/>
+      <c r="E71" s="22"/>
+    </row>
+    <row r="72" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B72" s="25"/>
+      <c r="C72" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" s="38"/>
+      <c r="E72" s="38"/>
+      <c r="F72" s="19"/>
+    </row>
+    <row r="73" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A73" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="B73" s="14"/>
+      <c r="C73" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" s="38"/>
+      <c r="E73" s="22"/>
+      <c r="F73" s="19"/>
+    </row>
+    <row r="74" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A74" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="35"/>
+      <c r="D74" s="36"/>
+      <c r="E74" s="36"/>
+      <c r="F74" s="36"/>
+    </row>
+    <row r="75" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B75" s="2"/>
+      <c r="C75" s="37"/>
+      <c r="D75" s="38"/>
+      <c r="E75" s="38"/>
+      <c r="F75" s="38"/>
+    </row>
+    <row r="76" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A76" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="B76" s="2"/>
+      <c r="C76" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="D76" s="38"/>
+      <c r="E76" s="38"/>
+      <c r="F76" s="38"/>
+    </row>
+    <row r="77" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="18"/>
+      <c r="C77" s="22"/>
+      <c r="D77" s="22"/>
+      <c r="E77" s="22"/>
+      <c r="F77" s="22"/>
+    </row>
+    <row r="78" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="79" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="80" spans="1:14" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A80" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="16"/>
+    </row>
+    <row r="81" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="82" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="B83" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="D83" s="29"/>
+      <c r="E83" s="29"/>
+    </row>
+    <row r="84" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A84" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="B84" s="2"/>
+      <c r="C84" s="29" t="s">
+        <v>142</v>
+      </c>
+      <c r="D84" s="29"/>
+      <c r="E84" s="29"/>
+    </row>
+    <row r="85" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A85" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="D85" s="29"/>
+      <c r="E85" s="29"/>
+    </row>
+    <row r="86" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="87" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="88" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="89" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A89" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="16"/>
+      <c r="C89" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89" s="34"/>
+      <c r="E89" s="34"/>
+      <c r="F89" s="34"/>
+    </row>
+    <row r="90" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="91" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="B91" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B41" s="2"/>
-[...2 lines deleted...]
-      <c r="A42" s="22" t="s">
+      <c r="C91" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="2"/>
-[...2 lines deleted...]
-      <c r="A43" s="22" t="s">
+      <c r="D91" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B43" s="2"/>
-[...8 lines deleted...]
-      <c r="A45" s="22" t="s">
+      <c r="E91" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B45" s="2"/>
-[...247 lines deleted...]
-      <c r="F83" s="3"/>
+      <c r="F91" s="21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A92" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+    </row>
+    <row r="93" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A93" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+    </row>
+    <row r="94" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B94" s="3"/>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+    </row>
+    <row r="95" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+    </row>
+    <row r="96" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B96" s="3"/>
+      <c r="C96" s="3"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+    </row>
+    <row r="97" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+    </row>
+    <row r="98" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+    </row>
+    <row r="99" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B99" s="3"/>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+    </row>
+    <row r="100" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B100" s="42"/>
+      <c r="C100" s="42"/>
+      <c r="D100" s="42"/>
+      <c r="E100" s="42"/>
+      <c r="F100" s="42"/>
+    </row>
+    <row r="101" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B101" s="42"/>
+      <c r="C101" s="42"/>
+      <c r="D101" s="42"/>
+      <c r="E101" s="42"/>
+      <c r="F101" s="42"/>
+    </row>
+    <row r="102" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B102" s="42"/>
+      <c r="C102" s="42"/>
+      <c r="D102" s="42"/>
+      <c r="E102" s="42"/>
+      <c r="F102" s="42"/>
+    </row>
+    <row r="103" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B103" s="42"/>
+      <c r="C103" s="42"/>
+      <c r="D103" s="42"/>
+      <c r="E103" s="42"/>
+      <c r="F103" s="42"/>
+    </row>
+    <row r="104" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B104" s="42"/>
+      <c r="C104" s="42"/>
+      <c r="D104" s="42"/>
+      <c r="E104" s="42"/>
+      <c r="F104" s="42"/>
+    </row>
+    <row r="105" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B105" s="42"/>
+      <c r="C105" s="42"/>
+      <c r="D105" s="42"/>
+      <c r="E105" s="42"/>
+      <c r="F105" s="42"/>
+    </row>
+    <row r="106" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B106" s="42"/>
+      <c r="C106" s="42"/>
+      <c r="D106" s="42"/>
+      <c r="E106" s="42"/>
+      <c r="F106" s="42"/>
+    </row>
+    <row r="107" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B107" s="42"/>
+      <c r="C107" s="42"/>
+      <c r="D107" s="42"/>
+      <c r="E107" s="42"/>
+      <c r="F107" s="42"/>
+    </row>
+    <row r="108" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B108" s="42"/>
+      <c r="C108" s="42"/>
+      <c r="D108" s="42"/>
+      <c r="E108" s="42"/>
+      <c r="F108" s="42"/>
+    </row>
+    <row r="109" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B109" s="42"/>
+      <c r="C109" s="42"/>
+      <c r="D109" s="42"/>
+      <c r="E109" s="42"/>
+      <c r="F109" s="42"/>
+    </row>
+    <row r="110" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B110" s="42"/>
+      <c r="C110" s="42"/>
+      <c r="D110" s="42"/>
+      <c r="E110" s="42"/>
+      <c r="F110" s="42"/>
+    </row>
+    <row r="111" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B111" s="42"/>
+      <c r="C111" s="42"/>
+      <c r="D111" s="42"/>
+      <c r="E111" s="42"/>
+      <c r="F111" s="42"/>
+    </row>
+    <row r="112" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B112" s="42"/>
+      <c r="C112" s="42"/>
+      <c r="D112" s="42"/>
+      <c r="E112" s="42"/>
+      <c r="F112" s="42"/>
+    </row>
+    <row r="113" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B113" s="42"/>
+      <c r="C113" s="42"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+    </row>
+    <row r="114" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B114" s="42"/>
+      <c r="C114" s="42"/>
+      <c r="D114" s="42"/>
+      <c r="E114" s="42"/>
+      <c r="F114" s="42"/>
+    </row>
+    <row r="115" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B115" s="42"/>
+      <c r="C115" s="42"/>
+      <c r="D115" s="42"/>
+      <c r="E115" s="42"/>
+      <c r="F115" s="42"/>
+    </row>
+    <row r="116" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B116" s="42"/>
+      <c r="C116" s="42"/>
+      <c r="D116" s="42"/>
+      <c r="E116" s="42"/>
+      <c r="F116" s="42"/>
+    </row>
+    <row r="117" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B117" s="42"/>
+      <c r="C117" s="42"/>
+      <c r="D117" s="42"/>
+      <c r="E117" s="42"/>
+      <c r="F117" s="42"/>
+    </row>
+    <row r="118" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B118" s="42"/>
+      <c r="C118" s="42"/>
+      <c r="D118" s="42"/>
+      <c r="E118" s="42"/>
+      <c r="F118" s="42"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="cm29BiLRc4VA//T2vinvJTlFKvRIhKw9feG044mCQX22PSPjC+D9LjOtBlDaXTe3Mj4/hbu0UkCMF3DOsFFl1g==" saltValue="ecsEoHpSG/+oaYkFd94Tow==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...11 lines deleted...]
-    <mergeCell ref="C30:F30"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="k7MBVHLsmpIalKur+kPwI4HRNAz3cPGuKQJ01sXaBxVcCYFmbVzR7lWTxvjvnpv/ly7Z2PY0756X2usQ8+sfFQ==" saltValue="OMQ8ag+uw27vUx71fDKDJQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="18">
+    <mergeCell ref="C89:F89"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="C53:F53"/>
+    <mergeCell ref="C74:F74"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="C75:F75"/>
+    <mergeCell ref="C76:F76"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="C83:E83"/>
+    <mergeCell ref="C84:E84"/>
+    <mergeCell ref="C85:E85"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="D4:E4"/>
   </mergeCells>
-  <conditionalFormatting sqref="B3:B7">
-[...1 lines deleted...]
-      <formula>B3=""</formula>
+  <conditionalFormatting sqref="B8:B12">
+    <cfRule type="expression" dxfId="21" priority="51">
+      <formula>B8=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B14:B16">
-[...1 lines deleted...]
-      <formula>B14=""</formula>
+  <conditionalFormatting sqref="B19:B21">
+    <cfRule type="expression" dxfId="20" priority="56">
+      <formula>B19=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B18">
-[...1 lines deleted...]
-      <formula>B18=""</formula>
+  <conditionalFormatting sqref="B23">
+    <cfRule type="expression" dxfId="19" priority="59">
+      <formula>B23=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B32:B34">
-[...1 lines deleted...]
-      <formula>B32=""</formula>
+  <conditionalFormatting sqref="B37:B39">
+    <cfRule type="expression" dxfId="18" priority="60">
+      <formula>B37=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B36">
-[...1 lines deleted...]
-      <formula>B36=""</formula>
+  <conditionalFormatting sqref="B41">
+    <cfRule type="expression" dxfId="17" priority="63">
+      <formula>B41=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B63:B66">
-[...1 lines deleted...]
-      <formula>B63=""</formula>
+  <conditionalFormatting sqref="B68">
+    <cfRule type="expression" dxfId="16" priority="6">
+      <formula>(B68="")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B76:B83">
-[...1 lines deleted...]
-      <formula>AND(B76="",COUNTA($B76:$F76)&gt;0)</formula>
+  <conditionalFormatting sqref="B72">
+    <cfRule type="expression" dxfId="15" priority="7">
+      <formula>(B72="")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C76:C83">
-[...1 lines deleted...]
-      <formula>AND(C76="",COUNTA($B76:$F76)&gt;0)</formula>
+  <conditionalFormatting sqref="B74">
+    <cfRule type="expression" dxfId="14" priority="5">
+      <formula>(B74="")</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="13" priority="64">
+      <formula>AND($B74="",OR($B$68="ZUGFeRD",$B$68="E-Rechnung"))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D76:D83">
-[...1 lines deleted...]
-      <formula>AND(D76="",COUNTA($B76:$F76)&gt;0)</formula>
+  <conditionalFormatting sqref="B75">
+    <cfRule type="expression" dxfId="12" priority="4">
+      <formula>AND(B75="",B68=N70)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E76:E83">
-[...1 lines deleted...]
-      <formula>AND(E76="",COUNTA($B76:$F76)&gt;0)</formula>
+  <conditionalFormatting sqref="B76">
+    <cfRule type="expression" dxfId="11" priority="2">
+      <formula>AND(B76="",(OR(B68=N68,B68=N69)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F76:F83">
-[...1 lines deleted...]
-      <formula>AND(F76="",COUNTA($B76:$F76)&gt;0)</formula>
+  <conditionalFormatting sqref="B92:B99">
+    <cfRule type="expression" dxfId="10" priority="11">
+      <formula>AND(B92="",COUNTA($B92:$F92)&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="5">
-    <dataValidation type="list" allowBlank="1" sqref="B14 B76:B83 B50 B41 B32 B23" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <conditionalFormatting sqref="C92:C99">
+    <cfRule type="expression" dxfId="9" priority="12">
+      <formula>AND(C92="",COUNTA($B92:$F92)&gt;0)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D99">
+    <cfRule type="expression" dxfId="8" priority="13">
+      <formula>AND(D92="",COUNTA($B92:$F92)&gt;0)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E92:E99">
+    <cfRule type="expression" dxfId="7" priority="14">
+      <formula>AND(E92="",COUNTA($B92:$F92)&gt;0)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F92:F99">
+    <cfRule type="expression" dxfId="6" priority="15">
+      <formula>AND(F92="",COUNTA($B92:$F92)&gt;0)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="9">
+    <dataValidation type="list" allowBlank="1" sqref="B19 B92:B99 B55 B46 B37 B28" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Herr,Frau,Divers"</formula1>
       <formula2>0</formula2>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" promptTitle="Hinweis" prompt="Bitte immer angeben, auch wenn identisch mit der Firmen-E-Mail." sqref="B63" xr:uid="{00000000-0002-0000-0000-000005000000}">
+    <dataValidation type="custom" allowBlank="1" promptTitle="Hinweis" sqref="B72:B73" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>TRUE()</formula1>
+    </dataValidation>
+    <dataValidation type="custom" allowBlank="1" promptTitle="Format" sqref="B75" xr:uid="{00000000-0002-0000-0000-000006000000}">
+      <formula1>TRUE()</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" sqref="B3" xr:uid="{00000000-0002-0000-0000-000007000000}">
+      <formula1>"einmalig,unter 10,10-50,über 50"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" sqref="F92:F99" xr:uid="{00000000-0002-0000-0000-000009000000}">
+      <formula1>"Ja,Nein"</formula1>
       <formula2>0</formula2>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" promptTitle="Format" prompt="Format: DE gefolgt von 9 Ziffern, z. B. DE123456789." sqref="B65" xr:uid="{00000000-0002-0000-0000-000006000000}">
-[...1 lines deleted...]
-      <formula2>0</formula2>
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B68" xr:uid="{189856FE-E3DB-47F5-AF69-6C1C11E4794D}">
+      <formula1>$N$67:$N$70</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="B70" xr:uid="{00000000-0002-0000-0000-000007000000}">
-      <formula1>"einmalig,unter 10,10-50,über 50"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B69" xr:uid="{7F53CD30-8BA5-43D9-B3DD-4C211A6C0497}">
+      <formula1>"Firma,Frau,Herr,,"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F76:F83" xr:uid="{00000000-0002-0000-0000-000009000000}">
-[...1 lines deleted...]
-      <formula2>0</formula2>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B84" xr:uid="{D91CA34D-003C-42EE-8405-9B9D13B92305}">
+      <formula1>"Ich wünsche die UDB der Schweizer Post.,Bitte schicken Sie mir nähere Informationen., An der UDB der Schweizer Post habe ich kein Interesse."</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B85" xr:uid="{37434494-5203-4D1A-9DE7-078931AEFDDB}">
+      <mc:AlternateContent xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice Requires="x12ac">
+          <x12ac:list>"Ich wünsche, das Sterbedaten ermittelt werden.",Bitte schicken Sie mir nähere Informationen., An der Ermittlung des Sterbedatums habe ich kein Interesse.</x12ac:list>
+        </mc:Choice>
+        <mc:Fallback>
+          <formula1>"Ich wünsche, das Sterbedaten ermittelt werden.,Bitte schicken Sie mir nähere Informationen., An der Ermittlung des Sterbedatums habe ich kein Interesse."</formula1>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <ignoredErrors>
-    <ignoredError sqref="B53:B56" unlockedFormula="1"/>
+    <ignoredError sqref="B58:B61" unlockedFormula="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView zoomScale="146" zoomScaleNormal="146" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.3984375" defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="19.42578125" customWidth="1"/>
+    <col min="1" max="1" width="24.1328125" customWidth="1"/>
+    <col min="2" max="2" width="31.3984375" customWidth="1"/>
+    <col min="3" max="3" width="21.1328125" customWidth="1"/>
+    <col min="4" max="4" width="20.59765625" customWidth="1"/>
+    <col min="5" max="5" width="12.3984375" customWidth="1"/>
+    <col min="6" max="6" width="21.86328125" customWidth="1"/>
+    <col min="7" max="7" width="13.265625" customWidth="1"/>
+    <col min="8" max="8" width="14.73046875" customWidth="1"/>
+    <col min="9" max="9" width="6.86328125" customWidth="1"/>
+    <col min="10" max="10" width="8.3984375" customWidth="1"/>
+    <col min="11" max="11" width="6.3984375" customWidth="1"/>
+    <col min="12" max="12" width="20.59765625" customWidth="1"/>
+    <col min="13" max="13" width="13.59765625" customWidth="1"/>
+    <col min="14" max="14" width="19.3984375" customWidth="1"/>
     <col min="15" max="15" width="20" customWidth="1"/>
-    <col min="16" max="16" width="18.140625" customWidth="1"/>
+    <col min="16" max="16" width="18.1328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:16" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K1" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L1" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O1" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P1" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B2" t="str">
-        <f>IF(Eingabe!B3&lt;&gt;"",Eingabe!B3," ")</f>
+        <f>IF(Eingabe!B8&lt;&gt;"",Eingabe!B8," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C2" t="str">
-        <f>IF(Eingabe!B4&lt;&gt;"",Eingabe!B4," ")</f>
+        <f>IF(Eingabe!B9&lt;&gt;"",Eingabe!B9," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D2" t="str">
-        <f>IF(Eingabe!B5&lt;&gt;"",Eingabe!B5," ")</f>
+        <f>IF(Eingabe!B10&lt;&gt;"",Eingabe!B10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="E2" t="str">
-        <f>IF(Eingabe!B6&lt;&gt;"",Eingabe!B6," ")</f>
+        <f>IF(Eingabe!B11&lt;&gt;"",Eingabe!B11," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F2" t="str">
-        <f>IF(Eingabe!B7&lt;&gt;"",Eingabe!B7," ")</f>
+        <f>IF(Eingabe!B12&lt;&gt;"",Eingabe!B12," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G2" t="str">
+        <f>IF(Eingabe!B13&lt;&gt;"",Eingabe!B13," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H2" t="str">
+        <f>IF(Eingabe!B14&lt;&gt;"",Eingabe!B14," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I2" t="str">
+        <f>IF(Eingabe!B19&lt;&gt;"",Eingabe!B19," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="J2" t="str">
+        <f>IF(Eingabe!B20&lt;&gt;"",Eingabe!B20," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="K2" t="str">
+        <f>IF(Eingabe!B21&lt;&gt;"",Eingabe!B21," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="M2" t="s">
+        <v>54</v>
+      </c>
+      <c r="N2" t="str">
+        <f>IF(Eingabe!B22&lt;&gt;"",Eingabe!B22," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="O2" t="s">
+        <v>55</v>
+      </c>
+      <c r="P2" t="str">
+        <f>IF(Eingabe!B23&lt;&gt;"",Eingabe!B23," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" t="str">
         <f>IF(Eingabe!B8&lt;&gt;"",Eingabe!B8," ")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="H2" t="str">
+      <c r="C3" t="str">
         <f>IF(Eingabe!B9&lt;&gt;"",Eingabe!B9," ")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="I2" t="str">
+      <c r="D3" t="str">
+        <f>IF(Eingabe!B10&lt;&gt;"",Eingabe!B10," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="E3" t="str">
+        <f>IF(Eingabe!B11&lt;&gt;"",Eingabe!B11," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="F3" t="str">
+        <f>IF(Eingabe!B12&lt;&gt;"",Eingabe!B12," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="G3" t="str">
+        <f>IF(Eingabe!B13&lt;&gt;"",Eingabe!B13," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H3" t="str">
         <f>IF(Eingabe!B14&lt;&gt;"",Eingabe!B14," ")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="J2" t="str">
-[...46 lines deleted...]
-      <c r="G3" t="str">
+      <c r="I3" t="str">
+        <f>IF(Eingabe!B28&lt;&gt;"",Eingabe!B28," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="J3" t="str">
+        <f>IF(Eingabe!B29&lt;&gt;"",Eingabe!B29," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="K3" t="str">
+        <f>IF(Eingabe!B30&lt;&gt;"",Eingabe!B30," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="M3" t="s">
+        <v>54</v>
+      </c>
+      <c r="N3" t="str">
+        <f>IF(Eingabe!B31&lt;&gt;"",Eingabe!B31," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="O3" t="s">
+        <v>55</v>
+      </c>
+      <c r="P3" t="str">
+        <f>IF(Eingabe!B32&lt;&gt;"",Eingabe!B32," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" t="str">
         <f>IF(Eingabe!B8&lt;&gt;"",Eingabe!B8," ")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="H3" t="str">
+      <c r="C4" t="str">
         <f>IF(Eingabe!B9&lt;&gt;"",Eingabe!B9," ")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="I3" t="str">
-[...37 lines deleted...]
-      </c>
       <c r="D4" t="str">
-        <f>IF(Eingabe!B5&lt;&gt;"",Eingabe!B5," ")</f>
+        <f>IF(Eingabe!B10&lt;&gt;"",Eingabe!B10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="E4" t="str">
-        <f>IF(Eingabe!B6&lt;&gt;"",Eingabe!B6," ")</f>
+        <f>IF(Eingabe!B11&lt;&gt;"",Eingabe!B11," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F4" t="str">
-        <f>IF(Eingabe!B7&lt;&gt;"",Eingabe!B7," ")</f>
+        <f>IF(Eingabe!B12&lt;&gt;"",Eingabe!B12," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G4" t="str">
+        <f>IF(Eingabe!B13&lt;&gt;"",Eingabe!B13," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H4" t="str">
+        <f>IF(Eingabe!B14&lt;&gt;"",Eingabe!B14," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I4" t="str">
+        <f>IF(Eingabe!B37&lt;&gt;"",Eingabe!B37," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="J4" t="str">
+        <f>IF(Eingabe!B38&lt;&gt;"",Eingabe!B38," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="K4" t="str">
+        <f>IF(Eingabe!B39&lt;&gt;"",Eingabe!B39," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="N4" t="str">
+        <f>IF(Eingabe!B40&lt;&gt;"",Eingabe!B40," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="O4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" t="str">
+        <f>IF(Eingabe!B41&lt;&gt;"",Eingabe!B41," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" t="str">
         <f>IF(Eingabe!B8&lt;&gt;"",Eingabe!B8," ")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="H4" t="str">
+      <c r="C5" t="str">
         <f>IF(Eingabe!B9&lt;&gt;"",Eingabe!B9," ")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="I4" t="str">
-[...34 lines deleted...]
-      </c>
       <c r="D5" t="str">
-        <f>IF(Eingabe!B5&lt;&gt;"",Eingabe!B5," ")</f>
+        <f>IF(Eingabe!B10&lt;&gt;"",Eingabe!B10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="E5" t="str">
-        <f>IF(Eingabe!B6&lt;&gt;"",Eingabe!B6," ")</f>
+        <f>IF(Eingabe!B11&lt;&gt;"",Eingabe!B11," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F5" t="str">
-        <f>IF(Eingabe!B7&lt;&gt;"",Eingabe!B7," ")</f>
+        <f>IF(Eingabe!B12&lt;&gt;"",Eingabe!B12," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G5" t="str">
-        <f>IF(Eingabe!B8&lt;&gt;"",Eingabe!B8," ")</f>
+        <f>IF(Eingabe!B13&lt;&gt;"",Eingabe!B13," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H5" s="5" t="str">
-        <f>IF(Eingabe!B9&lt;&gt;"",Eingabe!B9," ")</f>
+        <f>IF(Eingabe!B14&lt;&gt;"",Eingabe!B14," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="I5" t="str">
-        <f>IF(Eingabe!B41&lt;&gt;"",Eingabe!B41," ")</f>
+        <f>IF(Eingabe!B46&lt;&gt;"",Eingabe!B46," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="J5" t="str">
-        <f>IF(Eingabe!B42&lt;&gt;"",Eingabe!B42," ")</f>
+        <f>IF(Eingabe!B47&lt;&gt;"",Eingabe!B47," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="K5" t="str">
-        <f>IF(Eingabe!B43&lt;&gt;"",Eingabe!B43," ")</f>
+        <f>IF(Eingabe!B48&lt;&gt;"",Eingabe!B48," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="N5" t="str">
-        <f>IF(Eingabe!B44&lt;&gt;"",Eingabe!B44," ")</f>
+        <f>IF(Eingabe!B49&lt;&gt;"",Eingabe!B49," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P5" t="str">
-        <f>IF(Eingabe!B45&lt;&gt;"",Eingabe!B45," ")</f>
-[...3 lines deleted...]
-    <row r="6" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <f>IF(Eingabe!B50&lt;&gt;"",Eingabe!B50," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B6" t="str">
-        <f>IF(Eingabe!B3&lt;&gt;"",Eingabe!B53," ")</f>
+        <f>IF(Eingabe!B8&lt;&gt;"",Eingabe!B58," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C6" t="str">
-        <f>IF(Eingabe!B4&lt;&gt;"",Eingabe!B54," ")</f>
+        <f>IF(Eingabe!B9&lt;&gt;"",Eingabe!B59," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D6" t="str">
-        <f>IF(Eingabe!B5&lt;&gt;"",Eingabe!B55," ")</f>
+        <f>IF(Eingabe!B10&lt;&gt;"",Eingabe!B60," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="E6" t="str">
-        <f>IF(Eingabe!B6&lt;&gt;"",Eingabe!B56," ")</f>
+        <f>IF(Eingabe!B11&lt;&gt;"",Eingabe!B61," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="I6" t="str">
-        <f>IF(Eingabe!B50&lt;&gt;"",Eingabe!B50," ")</f>
+        <f>IF(Eingabe!B55&lt;&gt;"",Eingabe!B55," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="J6" t="str">
-        <f>IF(Eingabe!B51&lt;&gt;"",Eingabe!B51," ")</f>
+        <f>IF(Eingabe!B56&lt;&gt;"",Eingabe!B56," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="K6" t="str">
-        <f>IF(Eingabe!B52&lt;&gt;"",Eingabe!B52," ")</f>
+        <f>IF(Eingabe!B57&lt;&gt;"",Eingabe!B57," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N6" t="str">
-        <f>IF(Eingabe!B57&lt;&gt;"",Eingabe!B57," ")</f>
+        <f>IF(Eingabe!B62&lt;&gt;"",Eingabe!B62," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="P6" t="str">
-        <f>IF(Eingabe!B58&lt;&gt;"",Eingabe!B58," ")</f>
+        <f>IF(Eingabe!B63&lt;&gt;"",Eingabe!B63," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="FLablJx5DeSLKLFPlLrEp23rsTW3quywIb3Eu3QXNwEITOGGHXOLIA7oBpzgmzmxV8IWYiJ+22TmWtuWn9gcmg==" saltValue="iu111hv8kBAHJ71Rv+LMZA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup paperSize="9" orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12 &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12 Seite &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle3"/>
   <dimension ref="B2:H55"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.73046875" defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="30" customWidth="1"/>
     <col min="5" max="6" width="26" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="46" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B2" s="6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="7" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="8" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B6" s="9">
         <v>1</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F6" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H6" s="10"/>
     </row>
-    <row r="7" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="9">
         <v>2</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D7" s="10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F7" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H7" s="10"/>
     </row>
-    <row r="8" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="9">
         <v>3</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F8" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H8" s="10"/>
     </row>
-    <row r="9" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="9">
         <v>4</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F9" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H9" s="10" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="9">
         <v>5</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F10" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H10" s="10" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="9">
         <v>6</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H11" s="10" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="9">
         <v>7</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F12" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H12" s="10" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="9">
         <v>8</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F13" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G13" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H13" s="10"/>
     </row>
-    <row r="14" spans="2:8" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:8" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="9">
         <v>9</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F14" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H14" s="10" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="9">
         <v>10</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F15" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H15" s="10" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="9">
         <v>11</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F16" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H16" s="10" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="9">
         <v>12</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F17" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H17" s="10" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="9">
         <v>13</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F18" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H18" s="10" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="9">
         <v>14</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F19" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G19" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H19" s="10" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F20" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G20" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H20" s="10" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="9">
         <v>16</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F21" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H21" s="10" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="9">
         <v>17</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F22" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H22" s="10"/>
     </row>
-    <row r="23" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="9">
         <v>18</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F23" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G23" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H23" s="10"/>
     </row>
-    <row r="24" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="9">
         <v>19</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F24" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H24" s="10"/>
     </row>
-    <row r="25" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B25" s="9">
         <v>20</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F25" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H25" s="10"/>
     </row>
-    <row r="26" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B26" s="9">
         <v>21</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F26" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H26" s="10"/>
     </row>
-    <row r="27" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="9">
         <v>22</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F27" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H27" s="10"/>
     </row>
-    <row r="28" spans="2:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="9">
         <v>23</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F28" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G28" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H28" s="10"/>
     </row>
-    <row r="29" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="9">
         <v>24</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F29" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H29" s="10" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="9">
         <v>25</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D30" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="E30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H30" s="10" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="9">
         <v>26</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F31" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H31" s="10" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="9">
         <v>27</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D32" s="10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F32" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H32" s="10"/>
     </row>
-    <row r="33" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...23 lines deleted...]
-      <c r="B37" s="16" t="s">
+    <row r="33" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" spans="2:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="39" t="s">
         <v>102</v>
       </c>
-      <c r="C37" s="16"/>
-[...7 lines deleted...]
-      <c r="B38" s="16" t="s">
+      <c r="C35" s="39"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+    </row>
+    <row r="36" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="40" t="s">
         <v>103</v>
       </c>
-      <c r="C38" s="16"/>
-[...7 lines deleted...]
-      <c r="B39" s="16" t="s">
+      <c r="C36" s="40"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="40"/>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40"/>
+      <c r="H36" s="40"/>
+    </row>
+    <row r="37" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="40" t="s">
         <v>104</v>
       </c>
-      <c r="C39" s="16"/>
-[...7 lines deleted...]
-      <c r="B40" s="16" t="s">
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+    </row>
+    <row r="38" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="40" t="s">
         <v>105</v>
       </c>
-      <c r="C40" s="16"/>
-[...7 lines deleted...]
-      <c r="B41" s="16" t="s">
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+    </row>
+    <row r="39" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="C41" s="16"/>
-[...7 lines deleted...]
-      <c r="B42" s="16" t="s">
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+    </row>
+    <row r="40" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="C42" s="16"/>
-[...9 lines deleted...]
-      <c r="B45" s="15" t="s">
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="40"/>
+    </row>
+    <row r="41" spans="2:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="40" t="s">
         <v>108</v>
       </c>
-      <c r="C45" s="15"/>
-[...7 lines deleted...]
-      <c r="B46" s="16" t="s">
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="40"/>
+      <c r="H41" s="40"/>
+    </row>
+    <row r="42" spans="2:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="40" t="s">
         <v>109</v>
       </c>
-      <c r="C46" s="16"/>
-[...7 lines deleted...]
-      <c r="B47" s="16" t="s">
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+    </row>
+    <row r="43" spans="2:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="44" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="45" spans="2:8" ht="335.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C47" s="16"/>
-[...7 lines deleted...]
-      <c r="B48" s="16" t="s">
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+    </row>
+    <row r="46" spans="2:8" ht="228" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="C48" s="16"/>
-[...7 lines deleted...]
-      <c r="B49" s="16" t="s">
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+    </row>
+    <row r="47" spans="2:8" ht="323.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="C49" s="16"/>
-[...7 lines deleted...]
-      <c r="B50" s="16" t="s">
+      <c r="C47" s="40"/>
+      <c r="D47" s="40"/>
+      <c r="E47" s="40"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="40"/>
+      <c r="H47" s="40"/>
+    </row>
+    <row r="48" spans="2:8" ht="264" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="40" t="s">
         <v>113</v>
       </c>
-      <c r="C50" s="16"/>
-[...7 lines deleted...]
-      <c r="B51" s="16" t="s">
+      <c r="C48" s="40"/>
+      <c r="D48" s="40"/>
+      <c r="E48" s="40"/>
+      <c r="F48" s="40"/>
+      <c r="G48" s="40"/>
+      <c r="H48" s="40"/>
+    </row>
+    <row r="49" spans="2:8" ht="347.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="40" t="s">
         <v>114</v>
       </c>
-      <c r="C51" s="16"/>
-[...9 lines deleted...]
-      <c r="B54" s="17" t="s">
+      <c r="C49" s="40"/>
+      <c r="D49" s="40"/>
+      <c r="E49" s="40"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="40"/>
+      <c r="H49" s="40"/>
+    </row>
+    <row r="50" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="40" t="s">
         <v>115</v>
       </c>
-      <c r="C54" s="17"/>
-[...6 lines deleted...]
-    <row r="55" spans="2:8" ht="409.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="40"/>
+      <c r="F50" s="40"/>
+      <c r="G50" s="40"/>
+      <c r="H50" s="40"/>
+    </row>
+    <row r="51" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="40" t="s">
+        <v>116</v>
+      </c>
+      <c r="C51" s="40"/>
+      <c r="D51" s="40"/>
+      <c r="E51" s="40"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="40"/>
+      <c r="H51" s="40"/>
+    </row>
+    <row r="52" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="53" spans="2:8" ht="409.6" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="54" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="C54" s="41"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
+    </row>
+    <row r="55" spans="2:8" ht="409.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B54:H54"/>
     <mergeCell ref="B47:H47"/>
     <mergeCell ref="B48:H48"/>
     <mergeCell ref="B49:H49"/>
     <mergeCell ref="B50:H50"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="B40:H40"/>
     <mergeCell ref="B41:H41"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B45:H45"/>
     <mergeCell ref="B46:H46"/>
     <mergeCell ref="B35:H35"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="B37:H37"/>
     <mergeCell ref="B38:H38"/>
     <mergeCell ref="B39:H39"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010061F41E63C03D884797D3B302CDD45017" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5f4ea7375e70c861b03ad2a03d8848d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="75296aad-d58f-49fb-8f83-ed5fd6175c79" xmlns:ns3="fad58de4-49a7-4f8c-9d3f-22393683fc0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f92d0037dd17429fd5105c6c3bbea746" ns2:_="" ns3:_="">
+    <xsd:import namespace="75296aad-d58f-49fb-8f83-ed5fd6175c79"/>
+    <xsd:import namespace="fad58de4-49a7-4f8c-9d3f-22393683fc0a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="75296aad-d58f-49fb-8f83-ed5fd6175c79" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="65881c09-cf89-46b6-95b9-73984ece9c2b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fad58de4-49a7-4f8c-9d3f-22393683fc0a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{24b21bc3-6d23-4fe4-a5dc-c541706d2e58}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fad58de4-49a7-4f8c-9d3f-22393683fc0a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="75296aad-d58f-49fb-8f83-ed5fd6175c79">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fad58de4-49a7-4f8c-9d3f-22393683fc0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0989B61-9A64-41B7-9E40-5EE97BD99AD8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="75296aad-d58f-49fb-8f83-ed5fd6175c79"/>
+    <ds:schemaRef ds:uri="fad58de4-49a7-4f8c-9d3f-22393683fc0a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D2D1EB-4972-4551-A2DC-44AA7351C7BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5146C462-8814-4CE0-BA76-6038D06FE6B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="fad58de4-49a7-4f8c-9d3f-22393683fc0a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="75296aad-d58f-49fb-8f83-ed5fd6175c79"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>25</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="28" baseType="lpstr">
       <vt:lpstr>Eingabe</vt:lpstr>
       <vt:lpstr>Datentabelle</vt:lpstr>
       <vt:lpstr>Schnittstellen-Template</vt:lpstr>
+      <vt:lpstr>AnredeDS</vt:lpstr>
+      <vt:lpstr>FirmaDS</vt:lpstr>
+      <vt:lpstr>MailAP</vt:lpstr>
+      <vt:lpstr>MailDS</vt:lpstr>
+      <vt:lpstr>MailFirma</vt:lpstr>
+      <vt:lpstr>MailwbP</vt:lpstr>
+      <vt:lpstr>MailwbP2</vt:lpstr>
+      <vt:lpstr>NameFirma</vt:lpstr>
+      <vt:lpstr>NNAP</vt:lpstr>
+      <vt:lpstr>NNDS</vt:lpstr>
+      <vt:lpstr>NNwbP</vt:lpstr>
+      <vt:lpstr>NNwbP2</vt:lpstr>
+      <vt:lpstr>OrtDS</vt:lpstr>
+      <vt:lpstr>OrtFirma</vt:lpstr>
+      <vt:lpstr>PLZDS</vt:lpstr>
+      <vt:lpstr>PLZFirma</vt:lpstr>
+      <vt:lpstr>StrasseDS</vt:lpstr>
+      <vt:lpstr>StrasseFirma</vt:lpstr>
+      <vt:lpstr>TelefonDS</vt:lpstr>
+      <vt:lpstr>TelefonFirma</vt:lpstr>
+      <vt:lpstr>VNAP</vt:lpstr>
+      <vt:lpstr>VNDS</vt:lpstr>
+      <vt:lpstr>VNwbP</vt:lpstr>
+      <vt:lpstr>VNwbP2</vt:lpstr>
+      <vt:lpstr>WebFirma</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Telschow, Katarina, RISERID</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:language>en-US</dc:language>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010061F41E63C03D884797D3B302CDD45017</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d1eb46ce-67e3-4023-9bb7-2cf97845c0ca_ActionId">
     <vt:lpwstr>ded47982-1586-4e46-9c79-aedbb166af0b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d1eb46ce-67e3-4023-9bb7-2cf97845c0ca_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d1eb46ce-67e3-4023-9bb7-2cf97845c0ca_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d1eb46ce-67e3-4023-9bb7-2cf97845c0ca_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d1eb46ce-67e3-4023-9bb7-2cf97845c0ca_Name">
     <vt:lpwstr>d1eb46ce-67e3-4023-9bb7-2cf97845c0ca</vt:lpwstr>